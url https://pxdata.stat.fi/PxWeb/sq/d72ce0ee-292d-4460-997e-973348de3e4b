--- v3 (2026-03-17)
+++ v4 (2026-04-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34483127c53b43c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1dcc91f0a127490791ae14906f28d25b.psmdcp" Id="R659603d9135a4c5a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb07482e1064545d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6879e4c8ef7c43b4af66f9c4f631d251.psmdcp" Id="R2a415688801e46b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="001_12bc_2023" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="22" uniqueCount="22">
   <x:si>
     <x:t>Bruttokansantuote henkeä kohden kohden alueittain, vuosittain muuttujina Alue, Vuosi ja Tiedot</x:t>
   </x:si>
   <x:si>
     <x:t>2021</x:t>
   </x:si>
   <x:si>