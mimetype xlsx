--- v4 (2026-04-06)
+++ v5 (2026-04-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb07482e1064545d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6879e4c8ef7c43b4af66f9c4f631d251.psmdcp" Id="R2a415688801e46b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9bca396a4d34af2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4eff3664703946d2afbbee4baf85127f.psmdcp" Id="R5f72cf9a250e4d8f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="001_12bc_2023" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="22" uniqueCount="22">
   <x:si>
     <x:t>Bruttokansantuote henkeä kohden kohden alueittain, vuosittain muuttujina Alue, Vuosi ja Tiedot</x:t>
   </x:si>
   <x:si>
     <x:t>2021</x:t>
   </x:si>
   <x:si>