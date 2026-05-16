--- v5 (2026-04-26)
+++ v6 (2026-05-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9bca396a4d34af2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4eff3664703946d2afbbee4baf85127f.psmdcp" Id="R5f72cf9a250e4d8f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c8146154f874eeb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9800b11076c148dc81bb10d849940df7.psmdcp" Id="R91c7625112834d20" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="001_12bc_2023" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="22" uniqueCount="22">
   <x:si>
     <x:t>Bruttokansantuote henkeä kohden kohden alueittain, vuosittain muuttujina Alue, Vuosi ja Tiedot</x:t>
   </x:si>
   <x:si>
     <x:t>2021</x:t>
   </x:si>
   <x:si>