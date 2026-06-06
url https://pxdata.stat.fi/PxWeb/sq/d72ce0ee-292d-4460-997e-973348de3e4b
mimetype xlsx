--- v6 (2026-05-16)
+++ v7 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c8146154f874eeb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9800b11076c148dc81bb10d849940df7.psmdcp" Id="R91c7625112834d20" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd61fa4b8d70f4065" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fc312a50f9cd4d9ea411b0e887e2dab7.psmdcp" Id="Rb4af070fbee24a4b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="001_12bc_2023" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="22" uniqueCount="22">
   <x:si>
     <x:t>Bruttokansantuote henkeä kohden kohden alueittain, vuosittain muuttujina Alue, Vuosi ja Tiedot</x:t>
   </x:si>
   <x:si>
     <x:t>2021</x:t>
   </x:si>
   <x:si>