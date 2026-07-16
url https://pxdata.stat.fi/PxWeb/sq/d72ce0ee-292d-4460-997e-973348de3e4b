--- v7 (2026-06-06)
+++ v8 (2026-07-16)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd61fa4b8d70f4065" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fc312a50f9cd4d9ea411b0e887e2dab7.psmdcp" Id="Rb4af070fbee24a4b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5109a3d2d5e84cfb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/371ee48573324275b850bb88b752bf90.psmdcp" Id="Ree4a208e9a5e4405" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="001_12bc_2023" sheetId="2" r:id="rId2"/>
+    <x:sheet name="12bc" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="22" uniqueCount="22">
   <x:si>
     <x:t>Bruttokansantuote henkeä kohden kohden alueittain, vuosittain muuttujina Alue, Vuosi ja Tiedot</x:t>
   </x:si>
   <x:si>
     <x:t>2021</x:t>
   </x:si>
   <x:si>
     <x:t>2022</x:t>
   </x:si>
   <x:si>
     <x:t>2023</x:t>
   </x:si>
   <x:si>
     <x:t>Käypiin hintoihin, euroa</x:t>
   </x:si>
   <x:si>
     <x:t>SK024 Vakka-Suomi</x:t>
@@ -64,60 +64,60 @@
   <x:si>
     <x:t>Käypiin hintoihin, euroa:</x:t>
   </x:si>
   <x:si>
     <x:t>20251128 08:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lähde:</x:t>
   </x:si>
   <x:si>
     <x:t>Tilastokeskus, kansantalouden aluetilinpito</x:t>
   </x:si>
   <x:si>
     <x:t>Yhteystiedot:</x:t>
   </x:si>
   <x:si>
     <x:t>&lt;A HREF='https://stat.fi/tilasto/altp' TARGET=_blank&gt;Tilaston kotisivu&lt;/A&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>Tekijänoikeus</x:t>
   </x:si>
   <x:si>
     <x:t>Yksikkö:</x:t>
   </x:si>
   <x:si>
-    <x:t>Euroa</x:t>
+    <x:t>euroa</x:t>
   </x:si>
   <x:si>
     <x:t>Virallinen tilasto</x:t>
   </x:si>
   <x:si>
     <x:t>Sisäinen viitekoodi:</x:t>
   </x:si>
   <x:si>
-    <x:t>001_12bc_2023</x:t>
+    <x:t>12bc</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="0.0"/>
   </x:numFmts>
   <x:fonts count="3">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="14"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
@@ -637,50 +637,50 @@
     </x:row>
     <x:row r="36" spans="1:4">
       <x:c r="A36" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:4">
       <x:c r="A37" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
-      <vt:lpstr>001_12bc_2023</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>001_12bc_2023!Print_Titles</vt:lpstr>
+      <vt:lpstr>12bc</vt:lpstr>
+      <vt:lpstr>12bc!Print_Area</vt:lpstr>
+      <vt:lpstr>12bc!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>