--- v8 (2026-07-16)
+++ v9 (2026-08-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5109a3d2d5e84cfb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/371ee48573324275b850bb88b752bf90.psmdcp" Id="Ree4a208e9a5e4405" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2e035742f0c4827" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2a2d4100130b4b24be2c72b170e99509.psmdcp" Id="R5edaac8b1f604d8d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="12bc" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="22" uniqueCount="22">
   <x:si>
     <x:t>Bruttokansantuote henkeä kohden kohden alueittain, vuosittain muuttujina Alue, Vuosi ja Tiedot</x:t>
   </x:si>
   <x:si>
     <x:t>2021</x:t>
   </x:si>
   <x:si>