--- v9 (2026-08-25)
+++ v10 (2026-09-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2e035742f0c4827" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2a2d4100130b4b24be2c72b170e99509.psmdcp" Id="R5edaac8b1f604d8d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a6d2cc8177a4dcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/00625e5318f244a0b54aa20edfc217a1.psmdcp" Id="R3f5d0aed5023490b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="12bc" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="22" uniqueCount="22">
   <x:si>
     <x:t>Bruttokansantuote henkeä kohden kohden alueittain, vuosittain muuttujina Alue, Vuosi ja Tiedot</x:t>
   </x:si>
   <x:si>
     <x:t>2021</x:t>
   </x:si>
   <x:si>